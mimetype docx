--- v0 (2026-08-05)
+++ v1 (2026-11-02)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5926B2F4" w14:textId="77777777" w:rsidR="00A01190" w:rsidRDefault="00A01190" w:rsidP="00A01190">
       <w:pPr>
         <w:ind w:left="2880" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1ED7E890" wp14:editId="5C018DEA">
             <wp:extent cx="1381125" cy="1900146"/>
             <wp:effectExtent l="0" t="0" r="0" b="5080"/>
             <wp:docPr id="247664755" name="Picture 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -186,51 +186,51 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:shapetype w14:anchorId="3638C165" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                 <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
               <v:shape id="Straight Arrow Connector 5" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-35.4pt;margin-top:8.7pt;width:567pt;height:.6pt;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQA7MpwAEAAGQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YyLN2MOD2k6y7d&#10;FqDd7owk28JkUaCUOPn7UUqaDt1tmA+EKIqP5Hv06vY4OnEwFC36Vs5ntRTGK9TW96388XT/7qMU&#10;MYHX4NCbVp5MlLfrt29WU2jMAgd02pBgEB+bKbRySCk0VRXVYEaIMwzGc7BDGiGxS32lCSZGH121&#10;qOtlNSHpQKhMjHx7dw7KdcHvOqPS966LJgnXSu4tFUvF7rKt1itoeoIwWHVpA/6hixGs56JXqDtI&#10;IPZk/4IarSKM2KWZwrHCrrPKlBl4mnn9aprHAYIpszA5MVxpiv8PVn07bPyWcuvq6B/DA6pfUXjc&#10;DOB7Uxp4OgUWbp6pqqYQm2tKdmLYkthNX1HzG9gnLCwcOxpF52z4mRMzOE8qjoX205V2c0xC8eUN&#10;C/mpZnUUx26Wi6JKBU1GybmBYvpicBT50MqYCGw/pA16z/oinSvA4SGm3ONLQk72eG+dKzI7L6ZW&#10;Lt9/4Fo5FNFZnaPFoX63cSQOkDelfGXiV88I914XtMGA/nw5J7DufObqzl+IytzkRYzNDvVpS88E&#10;spSlzcva5V350y/ZLz/H+jcAAAD//wMAUEsDBBQABgAIAAAAIQCiRcEW3wAAAAoBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWpuCkiqNUwES4oJAbUFcN7GbpI3XUey04e/ZnuA2&#10;qxnNvM3Xk+vEyQ6h9aThbq5AWKq8aanW8Ll7mS1BhIhksPNkNfzYAOvi+irHzPgzbexpG2vBJRQy&#10;1NDE2GdShqqxDsPc95bY2/vBYeRzqKUZ8MzlrpMLpRLpsCVeaLC3z42tjtvRaYi+/thP7vA+mifc&#10;fZVvr+GYfmt9ezM9rkBEO8W/MFzwGR0KZir9SCaITsMsVYwe2UgfQFwCKrlfgChZLROQRS7/v1D8&#10;AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANADsynAAQAAZAMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKJFwRbfAAAACgEAAA8AAAAAAAAAAAAA&#10;AAAAGgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokeweight="5pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="6419D65F" w14:textId="77777777" w:rsidR="00A01190" w:rsidRDefault="00A01190" w:rsidP="00A01190">
       <w:pPr>
         <w:ind w:left="-720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>League Rules</w:t>
@@ -304,51 +304,51 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:shape w14:anchorId="70EE03B3" id="Straight Arrow Connector 3" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-35.4pt;margin-top:8.4pt;width:564pt;height:0;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDKo9kouAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCtOuMOD2k6y7d&#10;FqDdBzCSbAuTRYFUYufvJ6lJVmy3YT4IlEg+Pj7S6/t5dOJoiC36Vi4XtRTGK9TW96388fL44U4K&#10;juA1OPSmlSfD8n7z/t16Co1Z4YBOGxIJxHMzhVYOMYamqlgNZgReYDA+OTukEWK6Ul9pgimhj65a&#10;1fVtNSHpQKgMc3p9eHXKTcHvOqPi965jE4VrZeIWy0nl3Oez2qyh6QnCYNWZBvwDixGsT0WvUA8Q&#10;QRzI/gU1WkXI2MWFwrHCrrPKlB5SN8v6j26eBwim9JLE4XCVif8frPp23PodZepq9s/hCdVPFh63&#10;A/jeFAIvp5AGt8xSVVPg5pqSLxx2JPbTV9QpBg4RiwpzR2OGTP2JuYh9uopt5ihUevy4vF3d1Wkm&#10;6uKroLkkBuL4xeAostFKjgS2H+IWvU8jRVqWMnB84phpQXNJyFU9PlrnymSdF1MrP92sbkoCo7M6&#10;O3MYU7/fOhJHyLtRvtJj8rwNIzx4XcAGA/rz2Y5g3audijt/liarkVePmz3q044ukqXhFZbnRcvb&#10;8fZesn//DptfAAAA//8DAFBLAwQUAAYACAAAACEA2xXYjt4AAAAKAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQW/CMAyF75P4D5GRdpkgoRKwdU0RQtphxwHSrqHx2o7GqZqUdvz6Ge0wTpb9np6/l21G&#10;14gLdqH2pGExVyCQCm9rKjUcD2+zZxAhGrKm8YQafjDAJp88ZCa1fqAPvOxjKTiEQmo0VDG2qZSh&#10;qNCZMPctEmtfvnMm8tqV0nZm4HDXyESplXSmJv5QmRZ3FRbnfe80YOiXC7V9ceXx/To8fSbX76E9&#10;aP04HbevICKO8d8MN3xGh5yZTr4nG0SjYbZWjB5ZWPG8GdRynYA4/V1knsn7CvkvAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAMqj2Si4AQAAVgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANsV2I7eAAAACgEAAA8AAAAAAAAAAAAAAAAAEgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="53642B92" w14:textId="77777777" w:rsidR="00A01190" w:rsidRPr="00FB6227" w:rsidRDefault="00A01190" w:rsidP="00A01190">
       <w:r w:rsidRPr="00FB6227">
         <w:t>The purpose of Upper Valley Grid Kid Football is to teach sportsmanship, teamwork, discipline, character, and the fundamentals of football in a safe and positive environment. The league exists to provide organized and supervised competition while encouraging participation in athletics and personal development.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44E85502" w14:textId="77777777" w:rsidR="00A01190" w:rsidRDefault="00A01190" w:rsidP="00A01190">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="201206D2" w14:textId="77777777" w:rsidR="00A01190" w:rsidRPr="00FB6227" w:rsidRDefault="00A01190" w:rsidP="00A01190">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
         </w:rPr>
@@ -733,68 +733,68 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Official Game Balls</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45119EC5" w14:textId="336287D7" w:rsidR="008B767B" w:rsidRDefault="008B767B" w:rsidP="008B767B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Forfeits</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78B8D19F" w14:textId="3D9D9D72" w:rsidR="008B767B" w:rsidRDefault="008B767B" w:rsidP="008B767B">
+    <w:p w14:paraId="78B8D19F" w14:textId="6D5E2C25" w:rsidR="008B767B" w:rsidRDefault="008B767B" w:rsidP="008B767B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>3.5 PAT</w:t>
+        <w:t>PAT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48AC152E" w14:textId="483B4882" w:rsidR="008B767B" w:rsidRDefault="008B767B" w:rsidP="008B767B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Field Goals</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76AF54DE" w14:textId="7E31D442" w:rsidR="008B767B" w:rsidRDefault="008B767B" w:rsidP="008B767B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -4038,70 +4038,120 @@
     </w:p>
     <w:p w14:paraId="59F70892" w14:textId="77777777" w:rsidR="008B767B" w:rsidRPr="008B767B" w:rsidRDefault="008B767B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008B767B">
         <w:t>4th through 7th grades shall play four (4) eight-minute quarters.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7510A127" w14:textId="77777777" w:rsidR="008B767B" w:rsidRPr="008B767B" w:rsidRDefault="008B767B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008B767B">
         <w:t>8th grade shall play four (4) nine-minute quarters.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A034663" w14:textId="77777777" w:rsidR="008B767B" w:rsidRPr="008B767B" w:rsidRDefault="008B767B">
+    <w:p w14:paraId="1A034663" w14:textId="77777777" w:rsidR="008B767B" w:rsidRDefault="008B767B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008B767B">
         <w:t xml:space="preserve">The game clock </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008B767B">
         <w:t>shall</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008B767B">
         <w:t xml:space="preserve"> be operated in accordance with Idaho High School rules.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="668129B2" w14:textId="7EAD29BD" w:rsidR="00E34C77" w:rsidRPr="008B767B" w:rsidRDefault="00E34C77" w:rsidP="00E34C77">
+      <w:pPr>
+        <w:pStyle w:val="isselectedend"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34C77">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>25-second play clock</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34C77">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0067780A">
+        <w:t xml:space="preserve">will be used </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34C77">
+        <w:t>between plays.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34C77">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34C77">
+        <w:t xml:space="preserve">The 25-second play clock shall begin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34C77">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>when the official signals that the ball is ready for play</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34C77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="0AB00921" w14:textId="77777777" w:rsidR="008B767B" w:rsidRPr="008B767B" w:rsidRDefault="008B767B" w:rsidP="00BC6970">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B767B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3.3 Official Game Balls</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5ADD34" w14:textId="77777777" w:rsidR="008B767B" w:rsidRPr="008B767B" w:rsidRDefault="008B767B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008B767B">
@@ -4247,83 +4297,83 @@
         <w:t>A successful kicked PAT shall be worth two (2) points.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5594499B" w14:textId="77777777" w:rsidR="00596612" w:rsidRDefault="00596612" w:rsidP="00BC6970">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14EB54DA" w14:textId="1CB136E9" w:rsidR="008B767B" w:rsidRPr="008B767B" w:rsidRDefault="008B767B" w:rsidP="00BC6970">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B767B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>3.5.2 PAT Kicks – 4th, 5th, and 6th Grades</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2322E1A0" w14:textId="77777777" w:rsidR="008B767B" w:rsidRPr="008B767B" w:rsidRDefault="008B767B" w:rsidP="00BC6970">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008B767B">
         <w:t>During a PAT kick attempt:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C367F79" w14:textId="77777777" w:rsidR="008B767B" w:rsidRPr="008B767B" w:rsidRDefault="008B767B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008B767B">
         <w:t>Offensive and defensive players shall not cross the line of scrimmage.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21C4F39A" w14:textId="77777777" w:rsidR="008B767B" w:rsidRPr="008B767B" w:rsidRDefault="008B767B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008B767B">
-        <w:lastRenderedPageBreak/>
         <w:t>The attempt shall be treated as a dead-ball play.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BC22457" w14:textId="77777777" w:rsidR="008B767B" w:rsidRPr="008B767B" w:rsidRDefault="008B767B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008B767B">
         <w:t>The formation must resemble a traditional PAT scrimmage kick.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01F8E115" w14:textId="77777777" w:rsidR="008B767B" w:rsidRPr="008B767B" w:rsidRDefault="008B767B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008B767B">
         <w:t>Teams must notify the officials of their intent to attempt a PAT kick.</w:t>
@@ -4757,108 +4807,116 @@
       <w:r w:rsidRPr="008B767B">
         <w:t>For games played on the 80-yard field:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EC2DDFA" w14:textId="77777777" w:rsidR="008B767B" w:rsidRPr="008B767B" w:rsidRDefault="008B767B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008B767B">
         <w:t>Ten (10) yards shall be the maximum penalty assessed for any single infraction.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54CA9922" w14:textId="77777777" w:rsidR="008B767B" w:rsidRPr="008B767B" w:rsidRDefault="008B767B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008B767B">
+        <w:lastRenderedPageBreak/>
         <w:t>Multiple infractions may result in a greater total penalty.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B619AF8" w14:textId="77777777" w:rsidR="008B767B" w:rsidRPr="008B767B" w:rsidRDefault="008B767B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008B767B">
         <w:t>Only penalties normally assessed at fifteen (15) yards are affected by this rule.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A831254" w14:textId="77777777" w:rsidR="008B767B" w:rsidRPr="008B767B" w:rsidRDefault="008B767B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008B767B">
         <w:t>All other penalties shall be enforced in accordance with Idaho High School rules.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="416312A2" w14:textId="3546EE4D" w:rsidR="008B767B" w:rsidRPr="008B767B" w:rsidRDefault="008B767B" w:rsidP="00BC6970">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B767B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>3.10 Sideline Restrictions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10CE9CD5" w14:textId="77777777" w:rsidR="008B767B" w:rsidRPr="008B767B" w:rsidRDefault="008B767B" w:rsidP="00BC6970">
+    <w:p w14:paraId="10CE9CD5" w14:textId="77777777" w:rsidR="008B767B" w:rsidRDefault="008B767B" w:rsidP="00BC6970">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008B767B">
         <w:t xml:space="preserve">All coaches and players not actively participating in the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008B767B">
         <w:t>game shall</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008B767B">
         <w:t xml:space="preserve"> remain on their designated sideline and within twenty (20) yards of the midfield line.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C1236FB" w14:textId="16191EB6" w:rsidR="00FC79E2" w:rsidRPr="008B767B" w:rsidRDefault="00FC79E2" w:rsidP="00BC6970">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Chains should be run on the home field sideline in order to minimize conflict between chain crew and the opposing coaching staff and players.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14F44557" w14:textId="77777777" w:rsidR="00596612" w:rsidRDefault="00596612" w:rsidP="00BC6970">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="616351E5" w14:textId="55EA34B1" w:rsidR="008B767B" w:rsidRPr="008B767B" w:rsidRDefault="008B767B" w:rsidP="00BC6970">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B767B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3.11 Field Authority</w:t>
@@ -5251,50 +5309,51 @@
         <w:gridCol w:w="216"/>
         <w:gridCol w:w="229"/>
       </w:tblGrid>
       <w:tr w:rsidR="000443E7" w:rsidRPr="008B767B" w14:paraId="7D64666D" w14:textId="77777777" w:rsidTr="005327D4">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51D8D080" w14:textId="77777777" w:rsidR="000443E7" w:rsidRPr="008B767B" w:rsidRDefault="000443E7" w:rsidP="005327D4">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B767B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>T</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="05C3A887" w14:textId="77777777" w:rsidR="000443E7" w:rsidRPr="008B767B" w:rsidRDefault="000443E7" w:rsidP="005327D4">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B767B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
           </w:p>
@@ -5609,67 +5668,67 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB0130">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>4.1 Practice Requirements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40D24809" w14:textId="77777777" w:rsidR="00BB0130" w:rsidRPr="00BB0130" w:rsidRDefault="00BB0130" w:rsidP="00BC6970">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB0130">
         <w:t>Teams shall practice at locations designated by their Area Director.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E22539D" w14:textId="77777777" w:rsidR="00BB0130" w:rsidRPr="00BB0130" w:rsidRDefault="00BB0130" w:rsidP="00BC6970">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB0130">
+        <w:lastRenderedPageBreak/>
         <w:t>Under no circumstances shall a practice exceed two (2) hours in duration.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65EE9FC6" w14:textId="77777777" w:rsidR="00BB0130" w:rsidRPr="00BB0130" w:rsidRDefault="00BB0130" w:rsidP="00BC6970">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB0130">
         <w:t>No practices may be held on Sunday.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E7464CC" w14:textId="79F13683" w:rsidR="00BB0130" w:rsidRPr="00BB0130" w:rsidRDefault="00BB0130" w:rsidP="00BC6970">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB0130">
-        <w:lastRenderedPageBreak/>
         <w:t>Each player, prior to involvement in full-contact practices, must participate in at least ten (10) hours of conditioning and non-contact</w:t>
       </w:r>
       <w:r w:rsidR="002A5B38">
         <w:t>, non-padded</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB0130">
         <w:t xml:space="preserve"> activities during team practices</w:t>
       </w:r>
       <w:r w:rsidR="004D5119">
         <w:t xml:space="preserve"> (helmets </w:t>
       </w:r>
       <w:r w:rsidR="007B5092">
         <w:t xml:space="preserve">only </w:t>
       </w:r>
       <w:r w:rsidR="004D5119">
         <w:t>may be worn)</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB0130">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="224B8EDF" w14:textId="77777777" w:rsidR="00BB0130" w:rsidRPr="00BB0130" w:rsidRDefault="00BB0130" w:rsidP="00BC6970">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
@@ -6042,50 +6101,51 @@
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB0130">
         <w:t>One (1) game and three (3) practices, plus one (1) non-contact team activity; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B5154A6" w14:textId="77777777" w:rsidR="00BB0130" w:rsidRPr="00BB0130" w:rsidRDefault="00BB0130">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB0130">
         <w:t>Four (4) practices, plus one (1) non-contact team activity.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A291DDA" w14:textId="77777777" w:rsidR="00BB0130" w:rsidRPr="00BB0130" w:rsidRDefault="00BB0130" w:rsidP="00BC6970">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB0130">
+        <w:lastRenderedPageBreak/>
         <w:t>Non-contact team activities shall not include football drills, conditioning, walk-throughs, scrimmaging, or any other activity that would otherwise be considered a practice under league rules.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E26FE57" w14:textId="77777777" w:rsidR="002D291D" w:rsidRDefault="002D291D" w:rsidP="00BB0130">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="366AFADB" w14:textId="5A515B43" w:rsidR="00BB0130" w:rsidRPr="00BB0130" w:rsidRDefault="00BB0130" w:rsidP="00BB0130">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB0130">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>4.4 Seasonal Schedule Limits</w:t>
       </w:r>
@@ -6355,70 +6415,77 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>no more than 30 minutes per day and no more than 120 minutes per week</w:t>
       </w:r>
       <w:r w:rsidRPr="00B43E55">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. No two-a-day </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B43E55">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>practices</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B43E55">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> should be allowed at any point throughout the preseason. Rationale: USA Football recognizes preseason practices may require more full-contact time than practices occurring in the regular season to allow for teaching fundamentals with sufficient repetition to prepare for the season. Coaches are encouraged to introduce contact through a progressive manner to ensure they are using proper technique before full-contact (Thud &amp; Live Action) drills are allowed. </w:t>
+        <w:t xml:space="preserve"> should be allowed at any point throughout the preseason. Rationale: USA Football recognizes preseason practices may require more full-contact time than practices occurring in the regular season to allow for teaching fundamentals with sufficient repetition to prepare for the season. Coaches are encouraged to introduce contact through a progressive manner </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B43E55">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">to ensure they are using proper technique before full-contact (Thud &amp; Live Action) drills are allowed. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="184AD731" w14:textId="77777777" w:rsidR="00B2133B" w:rsidRPr="00B43E55" w:rsidRDefault="00B2133B" w:rsidP="00B2133B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1335"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B43E55">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Regular</w:t>
       </w:r>
       <w:r w:rsidRPr="00B43E55">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B43E55">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Season</w:t>
       </w:r>
       <w:r w:rsidRPr="00B43E55">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Recommendation Once the regular season begins and games commence, USA Football recommends the number of practices per week is decreased to three to account for the weekly game. Consideration should be given to limiting </w:t>
       </w:r>
       <w:r w:rsidRPr="00B43E55">
@@ -6734,69 +6801,69 @@
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B2133B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="745296F5" w14:textId="77777777" w:rsidR="00B2133B" w:rsidRPr="00B2133B" w:rsidRDefault="00B2133B" w:rsidP="00B2133B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1335"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B2133B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>At the beginning of each season, all registered 4th Grade teams shall be randomly assigned into two (2) divisions for scheduling purposes. Teams will compete against the teams within their assigned division during the regular season.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F763270" w14:textId="77777777" w:rsidR="00B2133B" w:rsidRPr="00B2133B" w:rsidRDefault="00B2133B" w:rsidP="00B2133B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1335"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B2133B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>If the number of registered teams warrants additional divisions, the Executive Board may approve the creation of additional divisions prior to the start of the season.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1479A8DD" w14:textId="77777777" w:rsidR="00B2133B" w:rsidRPr="00B2133B" w:rsidRDefault="00B2133B" w:rsidP="00B2133B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1335"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B2133B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Should additional divisions be created, the Executive Board shall establish and approve the playoff seeding and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B2133B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -7483,89 +7550,89 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4.10 Playoffs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3480314D" w14:textId="77777777" w:rsidR="00BC6970" w:rsidRPr="00BC6970" w:rsidRDefault="00BC6970" w:rsidP="00BC6970">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1335"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC6970">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>4.10.1 Fourth Grade Playoff Qualification</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34F028B8" w14:textId="77777777" w:rsidR="00BC6970" w:rsidRPr="00BC6970" w:rsidRDefault="00BC6970" w:rsidP="00BC6970">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1335"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC6970">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For 4th Grade, the top four (4) teams from each division shall qualify for the playoffs, resulting in a total of eight (8) playoff teams.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C56FB33" w14:textId="77777777" w:rsidR="00BC6970" w:rsidRPr="00BC6970" w:rsidRDefault="00BC6970" w:rsidP="00BC6970">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1335"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC6970">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Teams shall be seeded within the playoff bracket based on their </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BC6970">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>regular-season</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00BC6970">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> performance within their respective division.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FEFC3FF" w14:textId="77777777" w:rsidR="00BC6970" w:rsidRPr="00BC6970" w:rsidRDefault="00BC6970" w:rsidP="00BC6970">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1335"/>
         </w:tabs>
         <w:spacing w:after="0"/>
@@ -8331,89 +8398,89 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="167F67EC" w14:textId="1ADEE558" w:rsidR="00BC6970" w:rsidRPr="00BC6970" w:rsidRDefault="00BC6970" w:rsidP="00BC6970">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1335"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC6970">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>5.2.1 Certification and Background Checks</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30C28C05" w14:textId="77777777" w:rsidR="00BC6970" w:rsidRPr="00BC6970" w:rsidRDefault="00BC6970" w:rsidP="00BC6970">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1335"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC6970">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>All coaches are required to complete USA Football "Heads Up" Certification and a background check.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32827A01" w14:textId="77777777" w:rsidR="00BC6970" w:rsidRPr="00BC6970" w:rsidRDefault="00BC6970" w:rsidP="00BC6970">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1335"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC6970">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Coaches must possess a valid coaching badge or USA Football Certificate of Completion </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BC6970">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>in order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00BC6970">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> participate in practices or be present on the sideline during games.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="528F3834" w14:textId="77777777" w:rsidR="00BC6970" w:rsidRPr="00BC6970" w:rsidRDefault="00BC6970" w:rsidP="00BC6970">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1335"/>
         </w:tabs>
         <w:spacing w:after="0"/>
@@ -9089,101 +9156,101 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Failure to comply with this requirement shall result in forfeiture of all affected games.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D069A05" w14:textId="77777777" w:rsidR="00BC6970" w:rsidRPr="00BC6970" w:rsidRDefault="00BC6970" w:rsidP="00BC6970">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1335"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC6970">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>5.2.9 Fundraising Responsibilities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52D63CB3" w14:textId="77777777" w:rsidR="00596612" w:rsidRDefault="00596612" w:rsidP="00BC6970">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1335"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="614FA74D" w14:textId="3E1BFD6E" w:rsidR="00BC6970" w:rsidRPr="00BC6970" w:rsidRDefault="00BC6970" w:rsidP="00BC6970">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1335"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC6970">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The coach is responsible for supporting fundraising activities required by the Area Director.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47D22DFB" w14:textId="77777777" w:rsidR="00BC6970" w:rsidRPr="00BC6970" w:rsidRDefault="00BC6970" w:rsidP="00BC6970">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1335"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC6970">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Although fundraising activities may be delegated, the coach remains responsible for:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="653ADD6F" w14:textId="77777777" w:rsidR="00BC6970" w:rsidRPr="00BC6970" w:rsidRDefault="00BC6970">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1335"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC6970">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Promoting the fundraising activity to players and families.</w:t>
       </w:r>
@@ -9981,50 +10048,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00BC6970">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Any coach may be removed from participation in the Grid Kid Football program or placed on probation by the Executive Board for violations of the responsibilities outlined in Section 5.2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F2DD1EE" w14:textId="77777777" w:rsidR="00BC6970" w:rsidRPr="00BC6970" w:rsidRDefault="00BC6970" w:rsidP="00BC6970">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1335"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC6970">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Coaching violations may also result in forfeiture of one or more games as determined by the Executive Board.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BDB63A9" w14:textId="77777777" w:rsidR="00BC6970" w:rsidRPr="00BC6970" w:rsidRDefault="00BC6970" w:rsidP="00BC6970">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1335"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC6970">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5.3.2 Ejections and Suspensions</w:t>
       </w:r>
@@ -10491,84 +10559,84 @@
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001464DA">
         <w:t>Attended all required practices during the week; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D5FF63B" w14:textId="77777777" w:rsidR="001464DA" w:rsidRPr="001464DA" w:rsidRDefault="001464DA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001464DA">
         <w:t>Given a reasonable and full effort during practice activities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45762DD8" w14:textId="77777777" w:rsidR="001464DA" w:rsidRPr="001464DA" w:rsidRDefault="001464DA" w:rsidP="001464DA">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001464DA">
+        <w:lastRenderedPageBreak/>
         <w:t>Coaches have a responsibility to ensure the safety of all players while helping each player develop to their fullest potential.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F6F7543" w14:textId="77777777" w:rsidR="00066499" w:rsidRDefault="00066499" w:rsidP="001464DA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61C98D56" w14:textId="45CA5D70" w:rsidR="001464DA" w:rsidRPr="001464DA" w:rsidRDefault="001464DA" w:rsidP="001464DA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001464DA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>7.3 Coach Responsibility and Record Keeping</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C3FFC3B" w14:textId="77777777" w:rsidR="001464DA" w:rsidRPr="001464DA" w:rsidRDefault="001464DA" w:rsidP="001464DA">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001464DA">
-        <w:lastRenderedPageBreak/>
         <w:t>The Head Coach is responsible for ensuring compliance with the minimum playing time requirement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DBC0AB3" w14:textId="77777777" w:rsidR="001464DA" w:rsidRPr="001464DA" w:rsidRDefault="001464DA" w:rsidP="001464DA">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001464DA">
         <w:t>Each Head Coach shall maintain a system for tracking player participation to ensure that every eligible player receives the required minimum of ten (10) plays per game.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01F32F67" w14:textId="77777777" w:rsidR="001464DA" w:rsidRPr="001464DA" w:rsidRDefault="001464DA" w:rsidP="001464DA">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001464DA">
         <w:t>The method used to track participation shall be at the discretion of the Head Coach; however, records must be maintained and made available if a player's playing time is questioned or reviewed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="696E22A3" w14:textId="77777777" w:rsidR="001464DA" w:rsidRPr="001464DA" w:rsidRDefault="001464DA" w:rsidP="001464DA">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001464DA">
         <w:t>Failure to comply with the minimum playing time requirement may result in disciplinary action against the Head Coach.</w:t>
@@ -10817,59 +10885,59 @@
     <w:p w14:paraId="39C54DC5" w14:textId="77777777" w:rsidR="001464DA" w:rsidRPr="001464DA" w:rsidRDefault="001464DA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001464DA">
         <w:t xml:space="preserve">The Area Director </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001464DA">
         <w:t>responsible</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001464DA">
         <w:t xml:space="preserve"> for that team.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6145534F" w14:textId="77777777" w:rsidR="001464DA" w:rsidRPr="001464DA" w:rsidRDefault="001464DA" w:rsidP="001464DA">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001464DA">
+        <w:lastRenderedPageBreak/>
         <w:t>Complaints from opposing teams, opposing coaches, spectators, or parents of other players shall not be considered.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B99E83F" w14:textId="77777777" w:rsidR="001464DA" w:rsidRPr="001464DA" w:rsidRDefault="001464DA" w:rsidP="001464DA">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001464DA">
-        <w:lastRenderedPageBreak/>
         <w:t>If an Area Director has concerns regarding another team's compliance with this rule, the concern shall be addressed directly with the other Area Director and not through opposing coaches, players, or spectators.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="325553CE" w14:textId="03D89F40" w:rsidR="00BB0130" w:rsidRPr="008B767B" w:rsidRDefault="001464DA" w:rsidP="000443E7">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001464DA">
         <w:t>The league recognizes that enforcement of this rule is an internal team matter and is not the responsibility of opposing teams to monitor or police.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="073AD64B" w14:textId="77777777" w:rsidR="00E4133F" w:rsidRDefault="00E4133F"/>
     <w:sectPr w:rsidR="00E4133F">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
@@ -10908,51 +10976,51 @@
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02716A66"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="357C1C62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -17392,96 +17460,101 @@
   </w:num>
   <w:numIdMacAtCleanup w:val="45"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A01190"/>
     <w:rsid w:val="000443E7"/>
     <w:rsid w:val="00066499"/>
     <w:rsid w:val="001464DA"/>
     <w:rsid w:val="001514B9"/>
+    <w:rsid w:val="00176596"/>
     <w:rsid w:val="001E3EC8"/>
     <w:rsid w:val="001F210D"/>
     <w:rsid w:val="002A53ED"/>
     <w:rsid w:val="002A5B38"/>
     <w:rsid w:val="002D291D"/>
     <w:rsid w:val="002E7340"/>
     <w:rsid w:val="00452BC4"/>
     <w:rsid w:val="004D5119"/>
     <w:rsid w:val="00573894"/>
     <w:rsid w:val="00596612"/>
     <w:rsid w:val="005D5446"/>
+    <w:rsid w:val="0067780A"/>
+    <w:rsid w:val="00695EA5"/>
     <w:rsid w:val="006E7305"/>
     <w:rsid w:val="00723DDE"/>
     <w:rsid w:val="007B5092"/>
     <w:rsid w:val="00815EA2"/>
     <w:rsid w:val="008B767B"/>
     <w:rsid w:val="00943D15"/>
     <w:rsid w:val="00A01190"/>
     <w:rsid w:val="00A84E29"/>
     <w:rsid w:val="00AD65A3"/>
     <w:rsid w:val="00B2133B"/>
     <w:rsid w:val="00BB0130"/>
     <w:rsid w:val="00BC6970"/>
     <w:rsid w:val="00C91FE7"/>
     <w:rsid w:val="00D75035"/>
+    <w:rsid w:val="00E34C77"/>
     <w:rsid w:val="00E4133F"/>
+    <w:rsid w:val="00FC79E2"/>
     <w:rsid w:val="00FF247F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceName"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="10299DA6"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{98D50382-3671-434E-849A-E24DC2F8AA5E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
@@ -18378,50 +18451,86 @@
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00A01190"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00A01190"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="isselectedend">
+    <w:name w:val="isselectedend"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E34C77"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E34C77"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E34C77"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -18712,69 +18821,69 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>21</Pages>
-  <Words>6325</Words>
-  <Characters>36055</Characters>
+  <Words>6367</Words>
+  <Characters>36297</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>300</Lines>
-  <Paragraphs>84</Paragraphs>
+  <Lines>302</Lines>
+  <Paragraphs>85</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>42296</CharactersWithSpaces>
+  <CharactersWithSpaces>42579</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Cheyenne Swanson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>